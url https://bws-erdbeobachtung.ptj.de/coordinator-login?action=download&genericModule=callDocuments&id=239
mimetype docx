--- v0 (2026-07-22)
+++ v1 (2026-09-21)
@@ -226,127 +226,99 @@
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00583F32">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ivable </w:t>
       </w:r>
       <w:r w:rsidR="00185CB7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00583F32">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ities and </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00185CB7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00583F32">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>egions</w:t>
       </w:r>
       <w:r w:rsidRPr="006608FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5FDE9572" w14:textId="7311EA15" w:rsidR="00113DA6" w:rsidRPr="00E25836" w:rsidRDefault="00A510CF" w:rsidP="00FA60EE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>by</w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>by the</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E25836">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A500E3" w:rsidRPr="00E25836">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00A500E3" w:rsidRPr="00E25836">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -704,51 +676,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315BE5B8" w14:textId="77777777" w:rsidR="00A510CF" w:rsidRPr="006608FB" w:rsidRDefault="00A510CF" w:rsidP="00A510CF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006608FB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Applications can only be submitted via the online portal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAFCA63" w14:textId="0DE75FD8" w:rsidR="00CB1BEE" w:rsidRPr="006608FB" w:rsidRDefault="00E95A0A" w:rsidP="007B1C08">
+    <w:p w14:paraId="4DAFCA63" w14:textId="0DE75FD8" w:rsidR="00CB1BEE" w:rsidRPr="006608FB" w:rsidRDefault="00025D2F" w:rsidP="007B1C08">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00ED19BA" w:rsidRPr="00ED6A94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://bws-erdbeobachtung.ptj.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A510CF" w:rsidRPr="006608FB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
@@ -768,66 +740,58 @@
     <w:p w14:paraId="0D561DC5" w14:textId="77777777" w:rsidR="007A0483" w:rsidRPr="006608FB" w:rsidRDefault="007A0483" w:rsidP="007B1C08">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BC0C9D6" w14:textId="77777777" w:rsidR="004374F3" w:rsidRPr="006608FB" w:rsidRDefault="004374F3" w:rsidP="007B1C08">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E0BE437" w14:textId="7D5D2425" w:rsidR="00113DA6" w:rsidRPr="006608FB" w:rsidRDefault="00A510CF" w:rsidP="007B1C08">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006608FB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">This guideline is intended to assist you in submitting your application. The individual steps of submission are presented and explained. Proposals that do not </w:t>
-[...6 lines deleted...]
-        <w:t>fulfil</w:t>
+        <w:t>This guideline is intended to assist you in submitting your application. The individual steps of submission are presented and explained. Proposals that do not fulfil</w:t>
       </w:r>
       <w:r w:rsidR="4F49C110" w:rsidRPr="006608FB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006608FB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the requirements in the guidelines (e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00A7315F" w:rsidRPr="006608FB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006608FB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> no electronic submission, no legally binding signatures) may be excluded from the review process without further justification. If you have any further questions, please contact the Project Management Jülich.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593F0B23" w14:textId="77777777" w:rsidR="00113DA6" w:rsidRPr="006608FB" w:rsidRDefault="00113DA6" w:rsidP="007B1C08">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -853,58 +817,56 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>onta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00E25836" w:rsidRPr="007B1C08">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>t:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FF84EC" w14:textId="77777777" w:rsidR="00E25836" w:rsidRPr="001B17BB" w:rsidRDefault="00E25836" w:rsidP="007B1C08">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001B17BB">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Projektträger Jülich</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0D94A2F1" w14:textId="77777777" w:rsidR="004023A8" w:rsidRPr="004023A8" w:rsidRDefault="004023A8" w:rsidP="004023A8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004023A8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Nachhaltige Entwicklung und Innovation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3BA290" w14:textId="77777777" w:rsidR="004023A8" w:rsidRPr="004023A8" w:rsidRDefault="004023A8" w:rsidP="004023A8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004023A8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Hochschulen, Innovationsstrukturen, Gesundheit (HIG)</w:t>
@@ -1410,73 +1372,91 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The coordinator has to fill in all data. The partners can only enter their contact data and task/ expertise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10135FAE" w14:textId="77777777" w:rsidR="006A39B7" w:rsidRDefault="006A39B7" w:rsidP="006A39B7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A39B7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>You can save your entered data at any time and edit them later.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524A4BC9" w14:textId="58DC4A18" w:rsidR="006A39B7" w:rsidRDefault="009F0BF5" w:rsidP="006A39B7">
+    <w:p w14:paraId="524A4BC9" w14:textId="1ACC2E03" w:rsidR="006A39B7" w:rsidRDefault="009F0BF5" w:rsidP="006A39B7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that </w:t>
       </w:r>
+      <w:r w:rsidR="00051EDD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
       <w:r w:rsidR="00971B9B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">two </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">documents (milestone plan, </w:t>
+        <w:t>documents (milestone plan,</w:t>
+      </w:r>
+      <w:r w:rsidR="00051EDD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gantt chart,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A39B7" w:rsidRPr="006A39B7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>legally binding approval</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006A39B7" w:rsidRPr="006A39B7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00772E72">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
@@ -1986,177 +1966,230 @@
     <w:p w14:paraId="679C83ED" w14:textId="6D04A278" w:rsidR="0086344D" w:rsidRPr="00FC097E" w:rsidRDefault="000E1B64" w:rsidP="00C637B7">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC097E">
         <w:t>Partner</w:t>
       </w:r>
       <w:r w:rsidR="006608FB">
         <w:t>(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7E19E0" w14:textId="77777777" w:rsidR="004E3B3B" w:rsidRPr="001E41C3" w:rsidRDefault="004E3B3B" w:rsidP="001B17BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B38D1A" w14:textId="22220004" w:rsidR="0086344D" w:rsidRDefault="00135E10" w:rsidP="001B17BB">
+    <w:p w14:paraId="22D197BC" w14:textId="5314E320" w:rsidR="00442DB9" w:rsidRDefault="00135E10" w:rsidP="001B17BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00135E10">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please add </w:t>
       </w:r>
       <w:r w:rsidR="008A64BD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>as coordinator your project partner(s)</w:t>
       </w:r>
       <w:r w:rsidR="00CB1CDA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00131CDE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> In their</w:t>
+      </w:r>
+      <w:r w:rsidR="005F076B" w:rsidRPr="005F076B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F076B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00131CDE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note that the partner must </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">own </w:t>
+      </w:r>
+      <w:r w:rsidR="005F076B" w:rsidRPr="005F076B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>personally upload</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F076B">
+        <w:t>profile</w:t>
+      </w:r>
+      <w:r w:rsidR="00131CDE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the "</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D1E1F">
+        <w:t xml:space="preserve">, the partners </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6488A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>legally binding approval</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F076B">
+        <w:t xml:space="preserve">and associated partners </w:t>
+      </w:r>
+      <w:r w:rsidR="00131CDE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">" in his/her profile and </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:r w:rsidR="005F076B" w:rsidRPr="005F076B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F076B" w:rsidRPr="00131CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>personally confirm</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F076B">
+      <w:r w:rsidR="005F076B" w:rsidRPr="005F076B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that he/she has read and understood the data protection regulations.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidR="00131CDE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5B954A" w14:textId="77777777" w:rsidR="00F97476" w:rsidRDefault="00F97476" w:rsidP="001B17BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C90164" w14:textId="5473E8A0" w:rsidR="00F97476" w:rsidRDefault="00F97476" w:rsidP="001B17BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+        <w:t xml:space="preserve">Other project stakeholders can only be mentioned in the work plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5FEC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and have to submit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a letter of intent (LOI)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5FEC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the coordinator. The coordinator uploads all LOIs (as one PDF-file) in their profile.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D38F97C" w14:textId="5A56175A" w:rsidR="002F588C" w:rsidRDefault="002F588C" w:rsidP="00D6488A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC7D820" w14:textId="77777777" w:rsidR="0086344D" w:rsidRDefault="00DF674B" w:rsidP="00C637B7">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Project D</w:t>
       </w:r>
       <w:r w:rsidR="000E1B64" w:rsidRPr="00135E10">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ata</w:t>
       </w:r>
@@ -2501,60 +2534,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> be used for </w:t>
       </w:r>
       <w:r w:rsidR="006608FB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dissemination activities</w:t>
       </w:r>
       <w:r w:rsidRPr="00475322">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Baden-Württemberg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Stiftung</w:t>
       </w:r>
       <w:r w:rsidR="00607284">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> gGmbH</w:t>
+      </w:r>
       <w:r w:rsidRPr="00475322">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. This summary should therefore be formulated </w:t>
       </w:r>
       <w:r w:rsidR="006608FB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in a way that </w:t>
       </w:r>
       <w:r w:rsidRPr="00475322">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is understood by third parties ("interested laypersons") without </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>compromising</w:t>
       </w:r>
       <w:r w:rsidRPr="00475322">
@@ -3147,120 +3172,72 @@
           <w:sz w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61E7ACE9" w14:textId="4AC85123" w:rsidR="00880271" w:rsidRDefault="002A22D4" w:rsidP="008A64BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please list y</w:t>
       </w:r>
       <w:r w:rsidR="00B71996" w:rsidRPr="008A64BD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">our own patents and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> patents relevant to the project</w:t>
+        <w:t>our own patents and third party patents relevant to the project</w:t>
       </w:r>
       <w:r w:rsidR="00DD452A" w:rsidRPr="008A64BD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please consider that </w:t>
       </w:r>
       <w:r w:rsidR="00CD3181">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00CD3181" w:rsidRPr="00CD3181">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">he research is carried out on behalf of the Baden-Württemberg Stiftung </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> is entitled to the rights to the results of the research. </w:t>
+        <w:t xml:space="preserve">he research is carried out on behalf of the Baden-Württemberg Stiftung gGmbH on the basis of a contract with the research institution (contract research). The Baden-Württemberg Stiftung gGmbH is entitled to the rights to the results of the research. </w:t>
       </w:r>
       <w:r w:rsidR="00CD3181">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Therefore, the patent situation is an important evaluation </w:t>
       </w:r>
       <w:r w:rsidR="00B76890">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>criterion</w:t>
       </w:r>
       <w:r w:rsidR="00880271">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C1D015" w14:textId="7B074B7B" w:rsidR="00B37198" w:rsidRDefault="00B37198" w:rsidP="008A64BD">
       <w:pPr>
@@ -3491,63 +3468,77 @@
     <w:p w14:paraId="602E3C0D" w14:textId="77777777" w:rsidR="00113DA6" w:rsidRPr="00093873" w:rsidRDefault="00A500E3" w:rsidP="00C637B7">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093873">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Work Programme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C2A4B3" w14:textId="77777777" w:rsidR="007B1C08" w:rsidRPr="001E41C3" w:rsidRDefault="007B1C08" w:rsidP="007B1C08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E354909" w14:textId="6CDFB794" w:rsidR="002F588C" w:rsidRDefault="00160597" w:rsidP="007B1C08">
+    <w:p w14:paraId="0E354909" w14:textId="48713248" w:rsidR="002F588C" w:rsidRDefault="00160597" w:rsidP="007B1C08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093873">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please describe the planned work programme. The work programme should be divided into work packages. The individual work packages must be presented in a coherent way. The participation of the individual project partners in the work packages must be clearly </w:t>
+        <w:t xml:space="preserve">Please describe the planned work programme. The work programme should be divided into work packages. The individual work packages must be presented in a coherent way. The participation of the individual project partners </w:t>
+      </w:r>
+      <w:r w:rsidR="0008110D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(same applies also for associated partners or other project stakeholders) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093873">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the work packages must be clearly </w:t>
       </w:r>
       <w:r w:rsidR="0054000E" w:rsidRPr="00093873">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>pointed out</w:t>
       </w:r>
       <w:r w:rsidR="00340473" w:rsidRPr="00093873">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C637B7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00340473" w:rsidRPr="00B26141">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -4487,59 +4478,65 @@
       <w:r w:rsidR="006608FB" w:rsidRPr="00CF5A4B">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> upwards</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5A4B">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, depreciation period according to depreciation table, billable depreciation only for the useful life of the project)</w:t>
       </w:r>
       <w:r w:rsidR="00966F57" w:rsidRPr="00CF5A4B">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F14FEB" w14:textId="127DE401" w:rsidR="00E940A9" w:rsidRPr="0069158D" w:rsidRDefault="00683215" w:rsidP="00C637B7">
+    <w:p w14:paraId="61F14FEB" w14:textId="45BAAE4F" w:rsidR="00E940A9" w:rsidRPr="0069158D" w:rsidRDefault="0008110D" w:rsidP="00C637B7">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00683215">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Financial C</w:t>
       </w:r>
       <w:r w:rsidR="00E940A9" w:rsidRPr="0069158D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>omments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B79A97" w14:textId="77777777" w:rsidR="0069158D" w:rsidRDefault="0069158D" w:rsidP="008A64BD">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71D0871F" w14:textId="07A4EE85" w:rsidR="00C637B7" w:rsidRDefault="008A64BD" w:rsidP="009B124B">
       <w:pPr>
@@ -4733,74 +4730,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> images. The maximum size of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> each image must not exceed 600 x 600</w:t>
       </w:r>
       <w:r w:rsidRPr="00414C91">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> pixels and the max</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>imum file size must not exceed 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00414C91">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MB. Allowed formats are jpg, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or gif</w:t>
+        <w:t xml:space="preserve"> MB. Allowed formats are jpg, png or gif</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3445E3BD" w14:textId="77777777" w:rsidR="0071399E" w:rsidRDefault="0071399E" w:rsidP="00C637B7">
+    <w:p w14:paraId="3445E3BD" w14:textId="5E8D92F2" w:rsidR="0071399E" w:rsidRDefault="0071399E" w:rsidP="00C637B7">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Legally </w:t>
       </w:r>
       <w:r w:rsidR="003D2AB3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>inding</w:t>
       </w:r>
@@ -4842,67 +4825,65 @@
       </w:r>
       <w:r w:rsidR="00B85EA5" w:rsidRPr="001B17BB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PDF</w:t>
       </w:r>
       <w:r w:rsidR="00B85EA5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B85EA5" w:rsidRPr="001B17BB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">file </w:t>
       </w:r>
       <w:r w:rsidR="00B85EA5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00880271">
-        <w:rPr>
+      <w:r w:rsidR="00880271" w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Legally Binding </w:t>
       </w:r>
-      <w:r w:rsidR="00B85EA5" w:rsidRPr="009265C6">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">” </w:t>
+      <w:r w:rsidR="00B85EA5" w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approval” </w:t>
       </w:r>
       <w:r w:rsidR="00B85EA5" w:rsidRPr="001B17BB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>signed by the rectorate</w:t>
       </w:r>
       <w:r w:rsidR="00B85EA5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00B85EA5" w:rsidRPr="001B17BB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the university or the management of the research institution</w:t>
       </w:r>
       <w:r w:rsidR="00C637B7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
@@ -4960,170 +4941,440 @@
       <w:r w:rsidR="009B124B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B124B" w:rsidRPr="00160597">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the template </w:t>
       </w:r>
       <w:r w:rsidR="009B124B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>provided</w:t>
       </w:r>
       <w:r w:rsidR="009B124B" w:rsidRPr="00160597">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the submission tool.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0F7CB6" w14:textId="77777777" w:rsidR="009F0BF5" w:rsidRDefault="009F0BF5" w:rsidP="00C637B7">
+    <w:p w14:paraId="032BF962" w14:textId="77777777" w:rsidR="00D6488A" w:rsidRDefault="00D6488A" w:rsidP="00B85EA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2518A0" w14:textId="1D345F46" w:rsidR="00D6488A" w:rsidRDefault="00D6488A" w:rsidP="00D6488A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note that the coordinator must upload the “Legally Binding Approval” to their profile on behalf of the coordinator and all project partners. This requirement does not apply to associated partners or other project stakeholders, as they only need to submit a </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4828">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>letter of intent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and be mentioned in the work plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F5B883" w14:textId="77777777" w:rsidR="00D6488A" w:rsidRPr="00D6488A" w:rsidRDefault="00D6488A" w:rsidP="00D6488A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D9CBEA" w14:textId="7D37D53F" w:rsidR="0008110D" w:rsidRDefault="00D6488A" w:rsidP="00B85EA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please convert the document to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4828">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>PDF format before uploading it. If you have more than one document, please merge them into a single PDF file before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uploading.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5BE8DF" w14:textId="43588DF5" w:rsidR="0008110D" w:rsidRDefault="0008110D" w:rsidP="0008110D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Factsheet</w:t>
-[...20 lines deleted...]
-        <w:t>A preview of the submitted data is available as a factsheet (pdf)</w:t>
+        <w:t>Letter of Intent (LOI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5605C8F4" w14:textId="77777777" w:rsidR="0008110D" w:rsidRDefault="0008110D" w:rsidP="00B85EA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F98BF74" w14:textId="100165CD" w:rsidR="0008110D" w:rsidRDefault="0008110D" w:rsidP="00B85EA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Please note that the coordinator must</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1B38">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upload the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4828">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Letter of Intent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4828">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(LOI) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="361EB5FC" w14:textId="77777777" w:rsidR="009F0BF5" w:rsidRDefault="009F0BF5" w:rsidP="00C637B7">
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of partners </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>to their profile</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1B38">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applies </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4828">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associated partners and other project stakeholders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ECA416" w14:textId="77777777" w:rsidR="0008110D" w:rsidRDefault="0008110D" w:rsidP="00B85EA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FEE906F" w14:textId="75014B32" w:rsidR="0008110D" w:rsidRPr="00D6488A" w:rsidRDefault="0008110D" w:rsidP="00B85EA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please convert the document </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4828">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>to PDF format before uploading it. If you have more than one document, please merge them into a single PDF file before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6488A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uploading.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0F7CB6" w14:textId="77777777" w:rsidR="009F0BF5" w:rsidRDefault="009F0BF5" w:rsidP="00C637B7">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Validation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="533842E3" w14:textId="77777777" w:rsidR="009F0BF5" w:rsidRPr="002F588C" w:rsidRDefault="009F0BF5">
+        <w:t>Factsheet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C302762" w14:textId="77777777" w:rsidR="0071399E" w:rsidRPr="002F588C" w:rsidRDefault="0071399E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306ADD1A" w14:textId="77777777" w:rsidR="009F0BF5" w:rsidRDefault="009F0BF5">
+    <w:p w14:paraId="5E63CF90" w14:textId="77777777" w:rsidR="009F0BF5" w:rsidRDefault="009F0BF5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A39B7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Before submitting the application, all data are</w:t>
+        <w:t>A preview of the submitted data is available as a factsheet (pdf)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> automatically</w:t>
+        <w:t xml:space="preserve"> which you can download</w:t>
       </w:r>
       <w:r w:rsidRPr="006A39B7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> validated.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0EB0F1BC" w14:textId="77777777" w:rsidR="009F0BF5" w:rsidRDefault="003D2AB3" w:rsidP="00C637B7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361EB5FC" w14:textId="77777777" w:rsidR="009F0BF5" w:rsidRDefault="009F0BF5" w:rsidP="00C637B7">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>Validation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533842E3" w14:textId="77777777" w:rsidR="009F0BF5" w:rsidRPr="002F588C" w:rsidRDefault="009F0BF5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306ADD1A" w14:textId="77777777" w:rsidR="009F0BF5" w:rsidRDefault="009F0BF5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A39B7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Before submitting the application, all data are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> automatically</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A39B7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> validated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB0F1BC" w14:textId="635A1951" w:rsidR="009F0BF5" w:rsidRDefault="00D6488A" w:rsidP="00C637B7">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AB3">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Submit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3536711F" w14:textId="011A2099" w:rsidR="009F0BF5" w:rsidRDefault="009F0BF5" w:rsidP="009F0BF5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="063C3780" w14:textId="1534F715" w:rsidR="00AC021F" w:rsidRDefault="005F076B">
+    <w:p w14:paraId="063C3780" w14:textId="3489CD5D" w:rsidR="00AC021F" w:rsidRDefault="005F076B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B17BB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications must be submitted via the submission tool </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00A21D52" w:rsidRPr="00ED6A94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://bws-erdbeobachtung.ptj.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001B17BB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
@@ -5158,51 +5409,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC021F" w:rsidRPr="00AC021F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00AC021F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:r w:rsidR="00880271">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> must contain the "Legally Binding </w:t>
       </w:r>
       <w:r w:rsidR="00AC021F" w:rsidRPr="00AC021F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Approval" signed by the rector or the managemen</w:t>
+        <w:t>Approval" signed by the rector</w:t>
+      </w:r>
+      <w:r w:rsidR="00025D2F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ate(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC021F" w:rsidRPr="00AC021F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the managemen</w:t>
       </w:r>
       <w:r w:rsidR="00AC021F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t of the research institution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E80B3C" w14:textId="77777777" w:rsidR="00A21D52" w:rsidRDefault="00A21D52">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="049E721B" w14:textId="0B819BA1" w:rsidR="009F0BF5" w:rsidRPr="00880271" w:rsidRDefault="009F0BF5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880271">
         <w:rPr>
           <w:b/>
@@ -8957,207 +9220,217 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="940336230">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1037655674">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="9915475">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="504128177">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1917666140">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1390348423">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00113DA6"/>
     <w:rsid w:val="000017E3"/>
     <w:rsid w:val="0001204A"/>
+    <w:rsid w:val="00025D2F"/>
     <w:rsid w:val="00030EE7"/>
     <w:rsid w:val="00031D4C"/>
     <w:rsid w:val="000408B4"/>
     <w:rsid w:val="00043CF0"/>
     <w:rsid w:val="000458A8"/>
     <w:rsid w:val="0005009E"/>
     <w:rsid w:val="00050E73"/>
+    <w:rsid w:val="00051EDD"/>
     <w:rsid w:val="00065DA6"/>
     <w:rsid w:val="00076BA0"/>
+    <w:rsid w:val="0008110D"/>
     <w:rsid w:val="00081B18"/>
     <w:rsid w:val="00082981"/>
     <w:rsid w:val="00093873"/>
     <w:rsid w:val="00095E2B"/>
     <w:rsid w:val="000A23AB"/>
     <w:rsid w:val="000A489C"/>
     <w:rsid w:val="000A5345"/>
+    <w:rsid w:val="000C3ECA"/>
     <w:rsid w:val="000E1B64"/>
     <w:rsid w:val="00103D2D"/>
     <w:rsid w:val="00107723"/>
     <w:rsid w:val="00113258"/>
     <w:rsid w:val="00113DA6"/>
     <w:rsid w:val="00113E58"/>
     <w:rsid w:val="00113F40"/>
+    <w:rsid w:val="00131CDE"/>
     <w:rsid w:val="00135E10"/>
     <w:rsid w:val="0014135C"/>
     <w:rsid w:val="00144578"/>
     <w:rsid w:val="0014607C"/>
     <w:rsid w:val="00152A16"/>
     <w:rsid w:val="00160597"/>
     <w:rsid w:val="001654C3"/>
     <w:rsid w:val="001713D5"/>
     <w:rsid w:val="00185CB7"/>
     <w:rsid w:val="00194121"/>
     <w:rsid w:val="001B17BB"/>
     <w:rsid w:val="001B3376"/>
     <w:rsid w:val="001C282F"/>
     <w:rsid w:val="001C6D0B"/>
     <w:rsid w:val="001D119A"/>
     <w:rsid w:val="001D5000"/>
     <w:rsid w:val="001D5823"/>
     <w:rsid w:val="001D63A5"/>
     <w:rsid w:val="001E1B1A"/>
     <w:rsid w:val="001E41C3"/>
     <w:rsid w:val="002023F9"/>
     <w:rsid w:val="002123E0"/>
     <w:rsid w:val="00212795"/>
     <w:rsid w:val="00245159"/>
     <w:rsid w:val="00257864"/>
     <w:rsid w:val="00261C71"/>
     <w:rsid w:val="00266AB5"/>
     <w:rsid w:val="002678EC"/>
     <w:rsid w:val="002702A4"/>
     <w:rsid w:val="002A22D4"/>
     <w:rsid w:val="002B26B7"/>
     <w:rsid w:val="002C1CE2"/>
     <w:rsid w:val="002D4041"/>
     <w:rsid w:val="002D65B3"/>
     <w:rsid w:val="002F3646"/>
     <w:rsid w:val="002F588C"/>
     <w:rsid w:val="002F7B45"/>
     <w:rsid w:val="00303E48"/>
     <w:rsid w:val="003040DF"/>
     <w:rsid w:val="00310247"/>
     <w:rsid w:val="003155E1"/>
     <w:rsid w:val="0032375E"/>
     <w:rsid w:val="003376E7"/>
     <w:rsid w:val="00340473"/>
     <w:rsid w:val="00343F54"/>
     <w:rsid w:val="00386C63"/>
     <w:rsid w:val="00393822"/>
     <w:rsid w:val="003A00DF"/>
+    <w:rsid w:val="003A4828"/>
     <w:rsid w:val="003A52E7"/>
     <w:rsid w:val="003B6859"/>
     <w:rsid w:val="003C0F43"/>
     <w:rsid w:val="003C3C0C"/>
     <w:rsid w:val="003C4FDA"/>
     <w:rsid w:val="003C4FFF"/>
     <w:rsid w:val="003D2AB3"/>
     <w:rsid w:val="003D763E"/>
     <w:rsid w:val="003D7AD0"/>
     <w:rsid w:val="003F429B"/>
     <w:rsid w:val="004023A8"/>
     <w:rsid w:val="004134BB"/>
     <w:rsid w:val="00414C91"/>
     <w:rsid w:val="00417D28"/>
     <w:rsid w:val="00430494"/>
     <w:rsid w:val="004374F3"/>
     <w:rsid w:val="00441A44"/>
+    <w:rsid w:val="00442DB9"/>
     <w:rsid w:val="00443068"/>
     <w:rsid w:val="00445C3A"/>
     <w:rsid w:val="004470C1"/>
     <w:rsid w:val="004502F1"/>
     <w:rsid w:val="00470B78"/>
     <w:rsid w:val="00471086"/>
     <w:rsid w:val="00472D81"/>
     <w:rsid w:val="00475322"/>
     <w:rsid w:val="004939CD"/>
     <w:rsid w:val="004A2623"/>
     <w:rsid w:val="004A6587"/>
     <w:rsid w:val="004B2A3C"/>
     <w:rsid w:val="004B3FE6"/>
     <w:rsid w:val="004B650D"/>
     <w:rsid w:val="004C4E46"/>
+    <w:rsid w:val="004D1B38"/>
     <w:rsid w:val="004E3B3B"/>
     <w:rsid w:val="004F15BF"/>
     <w:rsid w:val="0050208B"/>
     <w:rsid w:val="00507683"/>
     <w:rsid w:val="00513351"/>
     <w:rsid w:val="0052685D"/>
     <w:rsid w:val="0054000E"/>
     <w:rsid w:val="0054214E"/>
     <w:rsid w:val="0054699D"/>
     <w:rsid w:val="00546AD9"/>
     <w:rsid w:val="005614D6"/>
     <w:rsid w:val="00577C50"/>
     <w:rsid w:val="00583F32"/>
     <w:rsid w:val="00590618"/>
+    <w:rsid w:val="005B2937"/>
     <w:rsid w:val="005C3540"/>
+    <w:rsid w:val="005D3B66"/>
     <w:rsid w:val="005D6E24"/>
     <w:rsid w:val="005E1D45"/>
     <w:rsid w:val="005F076B"/>
     <w:rsid w:val="00607284"/>
     <w:rsid w:val="006075DD"/>
     <w:rsid w:val="006239B0"/>
     <w:rsid w:val="00624045"/>
+    <w:rsid w:val="00624348"/>
     <w:rsid w:val="0062532D"/>
     <w:rsid w:val="00626219"/>
     <w:rsid w:val="00632FF9"/>
     <w:rsid w:val="00636359"/>
     <w:rsid w:val="006467C2"/>
     <w:rsid w:val="00650440"/>
     <w:rsid w:val="00656853"/>
     <w:rsid w:val="006608FB"/>
     <w:rsid w:val="00665032"/>
     <w:rsid w:val="006710E8"/>
     <w:rsid w:val="00683215"/>
     <w:rsid w:val="006904BF"/>
     <w:rsid w:val="0069158D"/>
     <w:rsid w:val="006930F5"/>
     <w:rsid w:val="006961F3"/>
     <w:rsid w:val="006962B9"/>
     <w:rsid w:val="006A39B7"/>
     <w:rsid w:val="006C2D02"/>
     <w:rsid w:val="006E6612"/>
     <w:rsid w:val="006F52BA"/>
     <w:rsid w:val="0070619D"/>
     <w:rsid w:val="0071399E"/>
     <w:rsid w:val="00713C88"/>
     <w:rsid w:val="00722145"/>
     <w:rsid w:val="00727703"/>
@@ -9174,205 +9447,214 @@
     <w:rsid w:val="007B1158"/>
     <w:rsid w:val="007B1C08"/>
     <w:rsid w:val="007C40C4"/>
     <w:rsid w:val="007C4C2C"/>
     <w:rsid w:val="007E1CB9"/>
     <w:rsid w:val="007E757D"/>
     <w:rsid w:val="007F1DC5"/>
     <w:rsid w:val="00801A03"/>
     <w:rsid w:val="00804F25"/>
     <w:rsid w:val="00805499"/>
     <w:rsid w:val="00807426"/>
     <w:rsid w:val="00812E84"/>
     <w:rsid w:val="0081320C"/>
     <w:rsid w:val="008270C6"/>
     <w:rsid w:val="00840D36"/>
     <w:rsid w:val="0084233A"/>
     <w:rsid w:val="00842DAF"/>
     <w:rsid w:val="0086344D"/>
     <w:rsid w:val="00863824"/>
     <w:rsid w:val="00867184"/>
     <w:rsid w:val="008772CB"/>
     <w:rsid w:val="00880271"/>
     <w:rsid w:val="00881FF5"/>
     <w:rsid w:val="008826EC"/>
     <w:rsid w:val="008845C4"/>
+    <w:rsid w:val="00885A8A"/>
     <w:rsid w:val="0089599C"/>
     <w:rsid w:val="008A0C37"/>
     <w:rsid w:val="008A64BD"/>
     <w:rsid w:val="008A7FF0"/>
     <w:rsid w:val="008B7D09"/>
     <w:rsid w:val="008D1E1F"/>
     <w:rsid w:val="008E1A86"/>
     <w:rsid w:val="008E6D21"/>
     <w:rsid w:val="008F0B50"/>
     <w:rsid w:val="00925DBF"/>
     <w:rsid w:val="009265C6"/>
     <w:rsid w:val="009325DD"/>
     <w:rsid w:val="00932F27"/>
     <w:rsid w:val="00955988"/>
     <w:rsid w:val="00965964"/>
     <w:rsid w:val="00966F57"/>
     <w:rsid w:val="00971B9B"/>
     <w:rsid w:val="00976031"/>
     <w:rsid w:val="00992090"/>
     <w:rsid w:val="009A24B8"/>
     <w:rsid w:val="009B124B"/>
     <w:rsid w:val="009D02BC"/>
     <w:rsid w:val="009D36BA"/>
     <w:rsid w:val="009D5109"/>
     <w:rsid w:val="009E036F"/>
     <w:rsid w:val="009E7AB9"/>
     <w:rsid w:val="009E7F28"/>
     <w:rsid w:val="009F0BF5"/>
     <w:rsid w:val="009F183F"/>
     <w:rsid w:val="00A112D2"/>
     <w:rsid w:val="00A11CDB"/>
     <w:rsid w:val="00A21D52"/>
     <w:rsid w:val="00A23C63"/>
     <w:rsid w:val="00A26A56"/>
     <w:rsid w:val="00A364E3"/>
+    <w:rsid w:val="00A461F2"/>
     <w:rsid w:val="00A500E3"/>
     <w:rsid w:val="00A510CF"/>
     <w:rsid w:val="00A543FD"/>
     <w:rsid w:val="00A615AA"/>
     <w:rsid w:val="00A70C35"/>
     <w:rsid w:val="00A7315F"/>
     <w:rsid w:val="00AA04A7"/>
     <w:rsid w:val="00AA67D6"/>
     <w:rsid w:val="00AA71A6"/>
     <w:rsid w:val="00AA7F6C"/>
     <w:rsid w:val="00AB724B"/>
     <w:rsid w:val="00AC021F"/>
     <w:rsid w:val="00AC21C8"/>
     <w:rsid w:val="00AC755B"/>
     <w:rsid w:val="00AD0F43"/>
     <w:rsid w:val="00AD227A"/>
     <w:rsid w:val="00AD2D1A"/>
     <w:rsid w:val="00AD34F3"/>
     <w:rsid w:val="00AE26B8"/>
     <w:rsid w:val="00AE34CC"/>
     <w:rsid w:val="00AE7AA7"/>
     <w:rsid w:val="00AF1158"/>
+    <w:rsid w:val="00B11E64"/>
     <w:rsid w:val="00B23C2D"/>
     <w:rsid w:val="00B26141"/>
+    <w:rsid w:val="00B27395"/>
     <w:rsid w:val="00B37198"/>
     <w:rsid w:val="00B46931"/>
     <w:rsid w:val="00B61381"/>
     <w:rsid w:val="00B71996"/>
     <w:rsid w:val="00B76890"/>
     <w:rsid w:val="00B802F8"/>
     <w:rsid w:val="00B823FD"/>
     <w:rsid w:val="00B85EA5"/>
     <w:rsid w:val="00B97549"/>
     <w:rsid w:val="00B976A4"/>
     <w:rsid w:val="00BA0C77"/>
     <w:rsid w:val="00BA234B"/>
+    <w:rsid w:val="00BB7951"/>
     <w:rsid w:val="00BD0218"/>
     <w:rsid w:val="00BD02ED"/>
     <w:rsid w:val="00BE5611"/>
     <w:rsid w:val="00BE5F4D"/>
     <w:rsid w:val="00BE76B7"/>
     <w:rsid w:val="00BF2B03"/>
     <w:rsid w:val="00BF4BE4"/>
     <w:rsid w:val="00C04E5C"/>
     <w:rsid w:val="00C2146A"/>
     <w:rsid w:val="00C23FB1"/>
     <w:rsid w:val="00C24924"/>
     <w:rsid w:val="00C30FA2"/>
     <w:rsid w:val="00C34A57"/>
     <w:rsid w:val="00C47897"/>
     <w:rsid w:val="00C54A6C"/>
     <w:rsid w:val="00C637B7"/>
     <w:rsid w:val="00C64E39"/>
     <w:rsid w:val="00C745E0"/>
     <w:rsid w:val="00CB1BEE"/>
     <w:rsid w:val="00CB1CDA"/>
     <w:rsid w:val="00CB36C5"/>
     <w:rsid w:val="00CB5245"/>
     <w:rsid w:val="00CB6677"/>
     <w:rsid w:val="00CC5543"/>
     <w:rsid w:val="00CD3181"/>
     <w:rsid w:val="00CD32C4"/>
     <w:rsid w:val="00CE100E"/>
     <w:rsid w:val="00CE441F"/>
     <w:rsid w:val="00CE53AF"/>
     <w:rsid w:val="00CE6C04"/>
     <w:rsid w:val="00CF5A4B"/>
     <w:rsid w:val="00CF75BB"/>
     <w:rsid w:val="00D2262C"/>
     <w:rsid w:val="00D31A35"/>
     <w:rsid w:val="00D36D9A"/>
     <w:rsid w:val="00D4794A"/>
     <w:rsid w:val="00D645C1"/>
+    <w:rsid w:val="00D6488A"/>
     <w:rsid w:val="00D863D2"/>
     <w:rsid w:val="00D9681A"/>
     <w:rsid w:val="00D971D8"/>
     <w:rsid w:val="00DD2D96"/>
     <w:rsid w:val="00DD452A"/>
+    <w:rsid w:val="00DD4E0D"/>
     <w:rsid w:val="00DD5FCD"/>
     <w:rsid w:val="00DE0F96"/>
     <w:rsid w:val="00DE40A1"/>
     <w:rsid w:val="00DE6342"/>
     <w:rsid w:val="00DF674B"/>
     <w:rsid w:val="00DF7AF9"/>
     <w:rsid w:val="00E01094"/>
     <w:rsid w:val="00E17579"/>
     <w:rsid w:val="00E17BAB"/>
     <w:rsid w:val="00E25836"/>
     <w:rsid w:val="00E30C02"/>
     <w:rsid w:val="00E37801"/>
     <w:rsid w:val="00E5485D"/>
     <w:rsid w:val="00E639D2"/>
     <w:rsid w:val="00E70987"/>
     <w:rsid w:val="00E72706"/>
     <w:rsid w:val="00E746B4"/>
     <w:rsid w:val="00E75F04"/>
     <w:rsid w:val="00E84EE6"/>
     <w:rsid w:val="00E940A9"/>
     <w:rsid w:val="00E95A0A"/>
     <w:rsid w:val="00EB55CF"/>
     <w:rsid w:val="00EB6C58"/>
     <w:rsid w:val="00EC4CF4"/>
     <w:rsid w:val="00EC573B"/>
     <w:rsid w:val="00EC7578"/>
     <w:rsid w:val="00ED19BA"/>
     <w:rsid w:val="00ED49B9"/>
     <w:rsid w:val="00EE2A9E"/>
     <w:rsid w:val="00EF4135"/>
+    <w:rsid w:val="00EF5FEC"/>
     <w:rsid w:val="00F13700"/>
     <w:rsid w:val="00F17B74"/>
     <w:rsid w:val="00F2288B"/>
     <w:rsid w:val="00F40715"/>
     <w:rsid w:val="00F40D6C"/>
     <w:rsid w:val="00F42480"/>
     <w:rsid w:val="00F52299"/>
     <w:rsid w:val="00F6226C"/>
     <w:rsid w:val="00F62800"/>
     <w:rsid w:val="00F67944"/>
     <w:rsid w:val="00F93F86"/>
     <w:rsid w:val="00F95367"/>
+    <w:rsid w:val="00F97476"/>
     <w:rsid w:val="00FA22D9"/>
     <w:rsid w:val="00FA60EE"/>
     <w:rsid w:val="00FA671A"/>
     <w:rsid w:val="00FA7F49"/>
     <w:rsid w:val="00FB66BA"/>
     <w:rsid w:val="00FB69B1"/>
     <w:rsid w:val="00FC097E"/>
     <w:rsid w:val="00FC4284"/>
     <w:rsid w:val="18668325"/>
     <w:rsid w:val="24627E11"/>
     <w:rsid w:val="47271A65"/>
     <w:rsid w:val="4F49C110"/>
     <w:rsid w:val="579F31DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -10425,51 +10707,77 @@
     <w:rsid w:val="00ED19BA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="96367133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="802043951">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1033262753">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1554465323">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1710647321">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10809,88 +11117,50 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...36 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002372915774B3D74C8A06505A87F2BD93" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="5cc50ee5f2639106b3dcf2a8252dc1e8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a6b5402a-6718-470d-8d95-25e9f4721ae8" xmlns:ns3="c199910a-b22f-4b27-ae18-ba5937f8f22e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="140cc1d10e8e8c35d52e374eea054572" ns2:_="" ns3:_="">
     <xsd:import namespace="a6b5402a-6718-470d-8d95-25e9f4721ae8"/>
     <xsd:import namespace="c199910a-b22f-4b27-ae18-ba5937f8f22e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -11186,126 +11456,164 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ApprovalAssignedTo xmlns="a6b5402a-6718-470d-8d95-25e9f4721ae8">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ApprovalAssignedTo>
+    <Versendet_x003f_ xmlns="a6b5402a-6718-470d-8d95-25e9f4721ae8" xsi:nil="true"/>
+    <_ApprovalStatus xmlns="a6b5402a-6718-470d-8d95-25e9f4721ae8">0</_ApprovalStatus>
+    <_ApprovalRespondedBy xmlns="a6b5402a-6718-470d-8d95-25e9f4721ae8">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ApprovalRespondedBy>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a6b5402a-6718-470d-8d95-25e9f4721ae8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c199910a-b22f-4b27-ae18-ba5937f8f22e" xsi:nil="true"/>
+    <_ApprovalSentBy xmlns="a6b5402a-6718-470d-8d95-25e9f4721ae8">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ApprovalSentBy>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93F5EB15-9818-4810-90C1-F244557145F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F42491-9290-4C33-9D18-893FC00BD427}">
-[...17 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4857094-A935-4EF8-9ECD-BBBF98E6D97D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a6b5402a-6718-470d-8d95-25e9f4721ae8"/>
     <ds:schemaRef ds:uri="c199910a-b22f-4b27-ae18-ba5937f8f22e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E2C28BC-C95C-4875-B4F3-23194B3B0FE1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a6b5402a-6718-470d-8d95-25e9f4721ae8"/>
+    <ds:schemaRef ds:uri="c199910a-b22f-4b27-ae18-ba5937f8f22e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F42491-9290-4C33-9D18-893FC00BD427}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1146</Words>
-  <Characters>7226</Characters>
+  <Words>1297</Words>
+  <Characters>8175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Leitfaden Methodenentwicklung</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PTJ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8356</CharactersWithSpaces>
+  <CharactersWithSpaces>9454</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>7077921</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://bws-wasser.ptj.de/mikrobiom</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6684742</vt:i4>
       </vt:variant>
       <vt:variant>